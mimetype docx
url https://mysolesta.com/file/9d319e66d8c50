--- v0 (2025-10-04)
+++ v1 (2026-11-01)
@@ -1,1712 +1,2094 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="09EFAA42" w14:textId="629FB6BC" w:rsidR="00E74076" w:rsidRPr="00863BD3" w:rsidRDefault="00190A4B" w:rsidP="00E74076">
+    <w:p w14:paraId="41300B30" w14:textId="77777777" w:rsidR="001F197B" w:rsidRDefault="001F197B" w:rsidP="001F197B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="13617DB6" wp14:editId="1E2075DA">
+            <wp:extent cx="1824710" cy="757555"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1441005111" name="Picture 1" descr="A blue text on a black background&#10;&#10;Description automatically generated"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1441005111" name="Picture 1" descr="A blue text on a black background&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1865602" cy="774532"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B29FD9D" w14:textId="77777777" w:rsidR="001F197B" w:rsidRDefault="001F197B" w:rsidP="001F197B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44F34D52" w14:textId="25BE2E6C" w:rsidR="001F197B" w:rsidRDefault="001F197B" w:rsidP="001F197B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
-[...380 lines deleted...]
-          <w:highlight w:val="yellow"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SAMPLE LETTER OF APPEAL TEMPLATE FOR DENIALS FOR SOLESTA</w:t>
+      </w:r>
+      <w:r w:rsidR="00C96641">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">™ </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF4B88">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>INJECTABLE GEL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44EA222C" w14:textId="77777777" w:rsidR="001F197B" w:rsidRDefault="001F197B" w:rsidP="001F197B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="652DD497" w14:textId="77777777" w:rsidR="001F197B" w:rsidRDefault="001F197B" w:rsidP="001F197B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A418032" w14:textId="77777777" w:rsidR="001F197B" w:rsidRDefault="001F197B" w:rsidP="001F197B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
-[...142 lines deleted...]
-    <w:p w14:paraId="0ED82731" w14:textId="647C1F49" w:rsidR="00A371C4" w:rsidRDefault="00F063F6" w:rsidP="00A371C4">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>To be considered when appealing a denial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DDFC1C0" w14:textId="77777777" w:rsidR="001F197B" w:rsidRDefault="001F197B" w:rsidP="001F197B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C18B671" w14:textId="77777777" w:rsidR="001F197B" w:rsidRDefault="001F197B" w:rsidP="001F197B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>[</w:t>
-[...224 lines deleted...]
-    <w:p w14:paraId="20888D94" w14:textId="77777777" w:rsidR="00A371C4" w:rsidRDefault="00A371C4" w:rsidP="00A371C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Instructions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B1C0921" w14:textId="77777777" w:rsidR="001F197B" w:rsidRDefault="001F197B" w:rsidP="001F197B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D972F66" w14:textId="39C849A3" w:rsidR="001F197B" w:rsidRDefault="00EF4B88" w:rsidP="001F197B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="31AC2DF3" w14:textId="77777777" w:rsidR="00A371C4" w:rsidRDefault="00A371C4" w:rsidP="00A371C4">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="001F197B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ustomize this template on physician/practice letterhead based on the medical appropriateness. Fields required for customization are IN RED TEXT.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C0231ED" w14:textId="77777777" w:rsidR="001F197B" w:rsidRDefault="001F197B" w:rsidP="001F197B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="356B8C2F" w14:textId="77777777" w:rsidR="00A371C4" w:rsidRDefault="00A371C4" w:rsidP="00A371C4">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>It is important to provide complete information to assist with the appeal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B420AB8" w14:textId="0F1DA619" w:rsidR="001F197B" w:rsidRDefault="00EF4B88" w:rsidP="001F197B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
-[...24 lines deleted...]
-    <w:p w14:paraId="79EDB6CB" w14:textId="77777777" w:rsidR="00A371C4" w:rsidRDefault="00A371C4" w:rsidP="00A371C4">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="001F197B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>elete any specific instructions for completion, disclaimers, Teleflex logos, caution statement and/or document numbers that are seen in this template.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FA20278" w14:textId="06566AFD" w:rsidR="001F197B" w:rsidRDefault="00EF4B88" w:rsidP="001F197B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
-[...24 lines deleted...]
-    <w:p w14:paraId="2F8A9424" w14:textId="77777777" w:rsidR="00A371C4" w:rsidRDefault="00A371C4" w:rsidP="00A371C4">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="001F197B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ake all changes that you believe are appropriate or disregard these suggestions in their entirety. You are encouraged to include your professional opinions and experience with this procedure. You are ultimately responsible for the accuracy and completeness of all claims submitted to third-party payers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10FDE468" w14:textId="5E3DCFBC" w:rsidR="00377E51" w:rsidRDefault="00EF4B88" w:rsidP="001F197B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
-[...24 lines deleted...]
-    <w:p w14:paraId="7261EF6F" w14:textId="77777777" w:rsidR="00A371C4" w:rsidRDefault="00A371C4" w:rsidP="00A371C4">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00377E51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ttach patient-specific documents, including chart notes and details of conservative treatment failures to the appeal letter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45459654" w14:textId="54F6894B" w:rsidR="001F197B" w:rsidRPr="00827B2E" w:rsidRDefault="001F197B" w:rsidP="001F197B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Graf W, Mellgren A, Matzel KE, Hull T, Johansson C, Bernstein M. Efficacy of dextranomer in stabilised hyaluronic acid for treatment of faecal incontinence: A randomised, sham-controlled trial. </w:t>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Keep a record of all documentation sent, calls placed, and the names, phone numbers, and titles of specific individuals who have been contacted at the patient’s health insurance plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64762BF7" w14:textId="77777777" w:rsidR="001F197B" w:rsidRDefault="001F197B" w:rsidP="001F197B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65FBFB3A" w14:textId="77777777" w:rsidR="004D3355" w:rsidRDefault="004D3355" w:rsidP="001F197B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C254661" w14:textId="77777777" w:rsidR="007046DD" w:rsidRDefault="007046DD" w:rsidP="001F197B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A6D978B" w14:textId="77777777" w:rsidR="007046DD" w:rsidRDefault="007046DD" w:rsidP="001F197B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="192BE8D9" w14:textId="77777777" w:rsidR="007046DD" w:rsidRDefault="007046DD" w:rsidP="001F197B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2481936D" w14:textId="449078F7" w:rsidR="001F197B" w:rsidRDefault="001F197B" w:rsidP="001F197B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683BB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Safety note:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00683BB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E5AA013" w14:textId="387AD849" w:rsidR="007046DD" w:rsidRPr="007046DD" w:rsidRDefault="001F197B" w:rsidP="00455057">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F197B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Solesta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F197B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>TM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F197B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> injectable gel is indicated for the treatment of fecal incontinence in patients 18 years and older who have failed conservative therapy (e.g., diet, fiber therapy, anti-motility medications). As with any medical procedure, individual results may vary. Results may not be immediate after the first treatment with Solesta gel, and the full effects of the procedure may not be apparent until 6 to 12 months after treatment. The most common side effects associated with Solesta gel in the clinical study were: (incidence &gt;4%) proctalgia, anorectal hemorrhage, injection site hemorrhage, pyrexia, injection site pain, diarrhea, and anorectal discomfort.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F197B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F197B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">More information on indications, contraindications, warnings and instructions for use can be found in the Instructions For Use at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="001F197B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>https://mysolesta.com/important-safety-information</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="001F197B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>https://mysolesta.com/important-safety-information</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="001F197B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46843BAA" w14:textId="77777777" w:rsidR="007046DD" w:rsidRDefault="007046DD" w:rsidP="00455057">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="469629A0" w14:textId="75BBF3C8" w:rsidR="00455057" w:rsidRPr="007046DD" w:rsidRDefault="001F197B" w:rsidP="00455057">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C49DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="231BAA40" w14:textId="697742DC" w:rsidR="00455057" w:rsidRDefault="00455057" w:rsidP="00455057">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455057">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The information contained in this document is publicly available information obtained from third-party sources, may not be all-inclusive and is subject to change without notice. Content is informational only and does not constitute medical, legal or reimbursement advice nor is it intended as direction to the health care provider/user. Nothing herein constitutes any statement, promise or guarantee of payment. The provider is solely responsible for determining appropriate treatment for the patient based on the unique medical needs of each patient and the independent judgment of the provider. It is also the responsibility of the provider to determine payer appropriate coding, medical necessity, site of service, documentation requirements and payment levels and to submit appropriate codes, modifiers and charges for services rendered. Although we have made every effort to provide information that is current at the time of its issue, it is recommended that you consult your legal counsel, reimbursement/compliance advisor and/or payer organization(s) for interpretation of payer-specific coding, coverage and payment expectations. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3439DE72" w14:textId="77777777" w:rsidR="00455057" w:rsidRDefault="00455057" w:rsidP="00455057">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FC936A2" w14:textId="58B5097D" w:rsidR="001F197B" w:rsidRPr="007C49DC" w:rsidRDefault="00455057" w:rsidP="00455057">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455057">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Teleflex LLC encourages providers to submit claims for services that are appropriately and accurately consistent with FDA clearance and approved labeling and does not promote the use of its products outside their FDA-cleared labeling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2541C1B1" w14:textId="77777777" w:rsidR="001F197B" w:rsidRPr="007C49DC" w:rsidRDefault="001F197B" w:rsidP="001F197B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66B058CC" w14:textId="77777777" w:rsidR="001F197B" w:rsidRPr="007C49DC" w:rsidRDefault="001F197B" w:rsidP="001F197B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C49DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Caution: Federal (USA) law restricts this device to sale by or on the order of a physician.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="164B7E7A" w14:textId="77777777" w:rsidR="001F197B" w:rsidRPr="007C49DC" w:rsidRDefault="001F197B" w:rsidP="001F197B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E7BDAF6" w14:textId="73571AF4" w:rsidR="001F197B" w:rsidRDefault="001F197B" w:rsidP="001F197B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C49DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Teleflex, the Teleflex logo, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
-[...5 lines deleted...]
-        <w:t>Lancet</w:t>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Solesta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C49DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="322B64AB" w14:textId="77777777" w:rsidR="00A371C4" w:rsidRDefault="00A371C4" w:rsidP="00A371C4">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Solesta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C49DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> logo are trademarks or registered trademarks of Teleflex Incorporated or its affiliates in the U.S. and/or other countries.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18BFA5D7" w14:textId="77777777" w:rsidR="004D3355" w:rsidRPr="007C49DC" w:rsidRDefault="004D3355" w:rsidP="001F197B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17BC9C69" w14:textId="7FE64B9E" w:rsidR="00377E51" w:rsidRPr="004D3355" w:rsidRDefault="001F197B" w:rsidP="004D3355">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C49DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>© 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C49DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Teleflex Incorporated. All rights reserved.</w:t>
+      </w:r>
+      <w:r w:rsidR="00185290">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00455057">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>APM1106B</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F1E1D6C" w14:textId="77777777" w:rsidR="004D3355" w:rsidRDefault="004D3355" w:rsidP="004D3355">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BAEAA4F" w14:textId="2F8B8D68" w:rsidR="00EF4FCD" w:rsidRPr="00520EA6" w:rsidRDefault="00EF4FCD" w:rsidP="00EF4FCD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00520EA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00520EA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Insert p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00520EA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>hysician</w:t>
+      </w:r>
+      <w:r w:rsidR="00520EA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>/practice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00520EA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00520EA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00520EA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>etterhead]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16C866ED" w14:textId="77777777" w:rsidR="00EF4FCD" w:rsidRPr="009B4FF9" w:rsidRDefault="00EF4FCD" w:rsidP="00EF4FCD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21215DDA" w14:textId="77777777" w:rsidR="00EF4FCD" w:rsidRDefault="00EF4FCD" w:rsidP="00EF4FCD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="019F7CA7" w14:textId="4A7D7C00" w:rsidR="00520EA6" w:rsidRDefault="00520EA6" w:rsidP="00520EA6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00520EA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>[Date]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="743DE888" w14:textId="77777777" w:rsidR="00377E51" w:rsidRPr="00520EA6" w:rsidRDefault="00377E51" w:rsidP="00520EA6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="181A402D" w14:textId="3C83C21C" w:rsidR="00EF4FCD" w:rsidRPr="00520EA6" w:rsidRDefault="00EF4FCD" w:rsidP="00520EA6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00520EA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>[Name of Insurance Co]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="421CB8DE" w14:textId="77777777" w:rsidR="00EF4FCD" w:rsidRPr="00520EA6" w:rsidRDefault="00EF4FCD" w:rsidP="00520EA6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00520EA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>[Address of Insurance Co]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62ECF12A" w14:textId="77777777" w:rsidR="00EF4FCD" w:rsidRPr="00520EA6" w:rsidRDefault="00EF4FCD" w:rsidP="00520EA6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00520EA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>[City, State, ZIP of Insurer]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36ECD444" w14:textId="77777777" w:rsidR="00EF4FCD" w:rsidRPr="009B4FF9" w:rsidRDefault="00EF4FCD" w:rsidP="00520EA6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3697FFC8" w14:textId="76D21764" w:rsidR="00EF4FCD" w:rsidRPr="009B4FF9" w:rsidRDefault="00EF4FCD" w:rsidP="00520EA6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Re: Appeal of denial for Injection of Solesta</w:t>
+      </w:r>
+      <w:r w:rsidR="00520EA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">™ </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF4B88">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Injectable Gel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="003C75A6" w14:textId="77777777" w:rsidR="00EF4FCD" w:rsidRPr="009B4FF9" w:rsidRDefault="00EF4FCD" w:rsidP="00520EA6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A7A1A8D" w14:textId="77777777" w:rsidR="00EF4FCD" w:rsidRPr="00520EA6" w:rsidRDefault="00EF4FCD" w:rsidP="00520EA6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00520EA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>[Patient Name]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29596460" w14:textId="77777777" w:rsidR="00EF4FCD" w:rsidRPr="00520EA6" w:rsidRDefault="00EF4FCD" w:rsidP="00520EA6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00520EA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>[Name of Policyholder]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="656C6DDF" w14:textId="77777777" w:rsidR="00EF4FCD" w:rsidRPr="00520EA6" w:rsidRDefault="00EF4FCD" w:rsidP="00520EA6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00520EA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>[Patient Date of Birth]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BBFEA4B" w14:textId="77777777" w:rsidR="00EF4FCD" w:rsidRPr="00520EA6" w:rsidRDefault="00EF4FCD" w:rsidP="00520EA6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00520EA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>[Insurance ID Number of Patient]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C8BF066" w14:textId="77777777" w:rsidR="00EF4FCD" w:rsidRPr="00520EA6" w:rsidRDefault="00EF4FCD" w:rsidP="00520EA6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00520EA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>[Insurance Group Number of Patient]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F9258E2" w14:textId="77777777" w:rsidR="00EF4FCD" w:rsidRPr="00520EA6" w:rsidRDefault="00EF4FCD" w:rsidP="00520EA6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C68E285" w14:textId="77777777" w:rsidR="00EF4FCD" w:rsidRPr="00520EA6" w:rsidRDefault="00EF4FCD" w:rsidP="00520EA6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00520EA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Appeal communication letter identification number/ EOB (if any) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EC6CB14" w14:textId="77777777" w:rsidR="00EF4FCD" w:rsidRPr="009B4FF9" w:rsidRDefault="00EF4FCD" w:rsidP="00520EA6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F00F3CF" w14:textId="77777777" w:rsidR="00520EA6" w:rsidRDefault="00520EA6" w:rsidP="00520EA6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B699209" w14:textId="13B0C1A1" w:rsidR="00EF4FCD" w:rsidRDefault="00EF4FCD" w:rsidP="00520EA6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>To Whom It May Concern:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66CC9EFD" w14:textId="77777777" w:rsidR="00520EA6" w:rsidRPr="009B4FF9" w:rsidRDefault="00520EA6" w:rsidP="00520EA6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="763484FC" w14:textId="2511ED96" w:rsidR="00A71171" w:rsidRDefault="00EF4FCD" w:rsidP="00520EA6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This letter is to request an appeal for denial of coverage for the </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF4B88">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">procedure to inject </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Solesta</w:t>
+      </w:r>
+      <w:r w:rsidR="00520EA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>™</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E2192C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF4B88">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">njectable </w:t>
+      </w:r>
+      <w:r w:rsidR="00E2192C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF4B88">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to treat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00520EA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[patient name]'s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>fecal incontinence</w:t>
+      </w:r>
+      <w:r w:rsidR="00A71171" w:rsidRPr="009B4FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (FI)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The denial letter dated </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00520EA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>[insert date]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> states that the procedure will not be covered because</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D6240B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D6240B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>[quote the specific reason for the denial stated in denial letter]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D6240B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A71171" w:rsidRPr="009B4FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30AC2779" w14:textId="77777777" w:rsidR="00520EA6" w:rsidRPr="009B4FF9" w:rsidRDefault="00520EA6" w:rsidP="00520EA6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C143FF4" w14:textId="5AB61E20" w:rsidR="00EF4FCD" w:rsidRDefault="00A71171" w:rsidP="00520EA6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The injection procedure is reported with CPT </w:t>
+      </w:r>
+      <w:r w:rsidR="002D14A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category III </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">code </w:t>
+      </w:r>
+      <w:r w:rsidR="00455057">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>0963T</w:t>
+      </w:r>
+      <w:r w:rsidR="00455057" w:rsidRPr="009B4FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00455057">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Category III</w:t>
+      </w:r>
+      <w:r w:rsidR="00455057" w:rsidRPr="009B4FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002D14A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anoscopy with directed submucosal injection of </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF4B88">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>injectable gel</w:t>
+      </w:r>
+      <w:r w:rsidR="002D14A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> into anal canal.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Solesta </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF4B88">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Injectable Gel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is reported using HCPCS code L8605 </w:t>
+      </w:r>
+      <w:r w:rsidR="00E2192C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">njectable </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF4B88">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>gel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, dextranomer/hyaluronic, acid copolymer implant, anal canal, 1 ml, includes shipping and necessary supplies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7542CD32" w14:textId="77777777" w:rsidR="00520EA6" w:rsidRPr="009B4FF9" w:rsidRDefault="00520EA6" w:rsidP="00520EA6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FE667EF" w14:textId="52A9BA9F" w:rsidR="00EF4FCD" w:rsidRPr="009B4FF9" w:rsidRDefault="00EF4FCD" w:rsidP="00520EA6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Clinical Necessity:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D6240B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>[Patient name]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has suffered from fecal incontinence </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D6240B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>[insert appropriate ICD-10-CM diagnosis code] [since date]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and has failed all conservative therapies</w:t>
+      </w:r>
+      <w:r w:rsidR="00A171FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [including dietary modifications, fiber supplementation, anti-motility medications, pelvic floor exercises (Kegels), and biofeedback]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. Solesta</w:t>
+      </w:r>
+      <w:r w:rsidR="00D6240B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>™</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF4B88">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Injectable Gel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> received FDA approval in 2011 for treating fecal incontinence in patients aged 18 and older who have not responded to conservative therapy</w:t>
+      </w:r>
+      <w:r w:rsidR="00D6240B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Solesta has </w:t>
+      </w:r>
+      <w:r w:rsidR="002C3B38">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>been proven to significantly reduce accidents and help patients achieve a better quality of life (QOL), with FI QOL scores improved in all domains from baseline to 36 months.</w:t>
+      </w:r>
+      <w:r w:rsidR="002C3B38" w:rsidRPr="002C3B38">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2,3</w:t>
+      </w:r>
+      <w:r w:rsidR="002C3B38">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Additionally, </w:t>
+      </w:r>
+      <w:r w:rsidR="002C3B38">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>approximately</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 80% of patients remained intervention-free for up to 36 months after Solesta treatment.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF4B88">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50ADF2AC" w14:textId="77777777" w:rsidR="00520EA6" w:rsidRDefault="00520EA6" w:rsidP="00520EA6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="152DEBB5" w14:textId="591EBD72" w:rsidR="00EF4FCD" w:rsidRPr="009B4FF9" w:rsidRDefault="00EF4FCD" w:rsidP="00520EA6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Request for Coverage:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Given the clinical benefits demonstrated by Solesta</w:t>
+      </w:r>
+      <w:r w:rsidR="00D6240B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">™ </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF4B88">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Injectable Gel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I urge you to reconsider the denial. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk191629738"/>
+      <w:r w:rsidRPr="009B4FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Attached are patient-specific documents, including chart notes and details of conservative treatment failures.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00977D2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Make sure to attach additional documents to the letter.) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>If the attached references are insufficient, please provide a detailed rationale for the denial. Solesta</w:t>
+      </w:r>
+      <w:r w:rsidR="00D6240B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>™</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF4B88">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Injectable Gel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> offers essential </w:t>
+      </w:r>
+      <w:r w:rsidR="00F74901">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>long term clinical benefits, such as reduction of FI episodes, reduced symptom burden and improved quality of life</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F74901">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3,4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07B3B198" w14:textId="77777777" w:rsidR="00520EA6" w:rsidRDefault="00520EA6" w:rsidP="00520EA6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DB834DB" w14:textId="5D03CE5B" w:rsidR="00EF4FCD" w:rsidRPr="009B4FF9" w:rsidRDefault="00EF4FCD" w:rsidP="00520EA6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Action Requested:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Please expedite the approval of the injection of Solesta</w:t>
+      </w:r>
+      <w:r w:rsidR="00D6240B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>™</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF4B88">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Injectable Gel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D6240B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>[patient name]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D6240B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Your prompt attention to this matter is appreciated.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58D59946" w14:textId="77777777" w:rsidR="00C96641" w:rsidRDefault="00C96641" w:rsidP="00520EA6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="339B8844" w14:textId="77777777" w:rsidR="004D3355" w:rsidRDefault="004D3355" w:rsidP="00520EA6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BF2ADA8" w14:textId="77777777" w:rsidR="004D3355" w:rsidRDefault="004D3355" w:rsidP="00520EA6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="582E61D3" w14:textId="77777777" w:rsidR="004D3355" w:rsidRDefault="004D3355" w:rsidP="00520EA6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3ED06E94" w14:textId="17FCCC18" w:rsidR="00EF4FCD" w:rsidRPr="009B4FF9" w:rsidRDefault="00EF4FCD" w:rsidP="00520EA6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Thank you.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04D7C5B4" w14:textId="77777777" w:rsidR="00C96641" w:rsidRDefault="00C96641" w:rsidP="00520EA6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D2F065F" w14:textId="1565FE41" w:rsidR="00EF4FCD" w:rsidRPr="00D6240B" w:rsidRDefault="00EF4FCD" w:rsidP="00520EA6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D6240B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>[Physician Signature]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="722AF19C" w14:textId="77777777" w:rsidR="00C96641" w:rsidRDefault="00C96641" w:rsidP="00520EA6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BB76491" w14:textId="77777777" w:rsidR="004A4AED" w:rsidRPr="00D6240B" w:rsidRDefault="004A4AED" w:rsidP="00520EA6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="701445D9" w14:textId="64C845CF" w:rsidR="00EF4FCD" w:rsidRPr="00D6240B" w:rsidRDefault="00EF4FCD" w:rsidP="00520EA6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D6240B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>[Physician Name, M.D.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54C87FC8" w14:textId="77777777" w:rsidR="00EF4FCD" w:rsidRPr="00D6240B" w:rsidRDefault="00EF4FCD" w:rsidP="00520EA6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D6240B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>[Practice Name]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ADAEF81" w14:textId="77777777" w:rsidR="00EF4FCD" w:rsidRPr="009B4FF9" w:rsidRDefault="00EF4FCD" w:rsidP="00520EA6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D6240B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Practice Address] </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C22E528" w14:textId="77777777" w:rsidR="00EF4FCD" w:rsidRPr="009B4FF9" w:rsidRDefault="00EF4FCD" w:rsidP="00D6240B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01FF1682" w14:textId="77777777" w:rsidR="00C96641" w:rsidRDefault="00C96641" w:rsidP="00D6240B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E625E30" w14:textId="77777777" w:rsidR="00F74901" w:rsidRDefault="00F74901" w:rsidP="00D6240B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D20AA8E" w14:textId="77777777" w:rsidR="00D6240B" w:rsidRDefault="00D6240B" w:rsidP="00D6240B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00132EDD" w14:textId="09EB2615" w:rsidR="00EF4FCD" w:rsidRPr="009B4FF9" w:rsidRDefault="00EF4FCD" w:rsidP="00EF4FCD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">References:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AF986DC" w14:textId="1601D3C4" w:rsidR="00EF4FCD" w:rsidRPr="00C96641" w:rsidRDefault="00EF4FCD" w:rsidP="00C96641">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
-[...31 lines deleted...]
-    <w:p w14:paraId="45C1CAF7" w14:textId="77777777" w:rsidR="00A371C4" w:rsidRDefault="00A371C4" w:rsidP="00A371C4">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96641">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>Solesta Injectable Gel - Premarket Approval (PMA). https://www.accessdata.fda.gov/scripts/cdrh/cfdocs/cfpma/pma.cfm?id=P100014. Accessed April 22, 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BCA780F" w14:textId="018A971D" w:rsidR="00EF4B88" w:rsidRPr="00EF4B88" w:rsidRDefault="00EF4B88" w:rsidP="00EF4B88">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
-[...31 lines deleted...]
-    <w:p w14:paraId="36942D37" w14:textId="77777777" w:rsidR="00A371C4" w:rsidRDefault="00A371C4" w:rsidP="00A371C4">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96641">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>Graf W, Mellgren A, Matzel KE, Hull T, Johansson C, Bernstein M. Efficacy of dextranomer in stabilised hyaluronic acid for treatment of faecal incontinence: A randomised, sham-controlled trial. Lancet. 2011;377(9770):997-1003. doi:10.1016/S0140-6736(10)62297-0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14FB5677" w14:textId="2E9AD279" w:rsidR="00EF4B88" w:rsidRPr="00EF4B88" w:rsidRDefault="00EF4B88" w:rsidP="00EF4B88">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="6D975565" w14:textId="77777777" w:rsidR="00A371C4" w:rsidRDefault="00A371C4" w:rsidP="00A371C4">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96641">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>Mellgren A, Matzel KE, Pollack J, et al. Long-term efficacy of NASHA Dx injection therapy for treatment of fecal incontinence. Neurogastroenterol Motil. 2014;26(8):1087-1094. doi:10.1111/nmo.12360</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7397D11E" w14:textId="0629EAD5" w:rsidR="00EF4FCD" w:rsidRPr="00F74901" w:rsidRDefault="00EF4B88" w:rsidP="00F74901">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
-[...66 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId9"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74901">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>Quiroz LH, Galliano Jr. DE, Da Silva G, et al. Efficacy and Safety of a Non-Animal Stabilized Hyaluronic Acid/Dextranomer (NASHA/Dx FI [Solesta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74901">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>®</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74901">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>]) in Improving Fecal Incontinence: A Prospective, Single-arm, Multicenter, Clinical study with 36 Month Follow-up. Dis Colon Rectum. 2023 Feb 1;66(2):278-287. doi: 10.1097/DCR.0000000000002348. Epub 2023 Jan 4. PMID: 35001051; PMCID: PMC9829037.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00EF4FCD" w:rsidRPr="00F74901" w:rsidSect="004D3355">
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1008" w:right="1008" w:bottom="1008" w:left="1008" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="864" w:right="1440" w:bottom="1152" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...14 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...21 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="5000785B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...38 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BBF7F78"/>
+    <w:nsid w:val="004A3987"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E68623FA"/>
-[...338 lines deleted...]
-    <w:tmpl w:val="7374C04C"/>
+    <w:tmpl w:val="FA541514"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -1748,783 +2130,465 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3EF62084"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7374C04C"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61CB6D91"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2670F54C"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78703A25"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B69E6D2C"/>
+    <w:lvl w:ilvl="0" w:tplc="5B88E820">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...7 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...7 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...7 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...27 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-[...237 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="762339461">
+  <w:num w:numId="1" w16cid:durableId="580456181">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1092551594">
-[...6 lines deleted...]
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="2" w16cid:durableId="779182719">
+    <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
+  <w:num w:numId="3" w16cid:durableId="1956013608">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1619877054">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...2 lines deleted...]
-  <w:hideGrammaticalErrors/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...9 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00EB5E8A"/>
-[...237 lines deleted...]
-    <w:rsid w:val="00FF6327"/>
+    <w:rsidRoot w:val="001F197B"/>
+    <w:rsid w:val="000D5666"/>
+    <w:rsid w:val="00185290"/>
+    <w:rsid w:val="001F197B"/>
+    <w:rsid w:val="002674F4"/>
+    <w:rsid w:val="002875AC"/>
+    <w:rsid w:val="0029184A"/>
+    <w:rsid w:val="002C3B38"/>
+    <w:rsid w:val="002C5C1E"/>
+    <w:rsid w:val="002D14A3"/>
+    <w:rsid w:val="0032273B"/>
+    <w:rsid w:val="00352A3B"/>
+    <w:rsid w:val="00377E51"/>
+    <w:rsid w:val="00455057"/>
+    <w:rsid w:val="004A4AED"/>
+    <w:rsid w:val="004D1423"/>
+    <w:rsid w:val="004D3355"/>
+    <w:rsid w:val="00520EA6"/>
+    <w:rsid w:val="00555433"/>
+    <w:rsid w:val="005B1F2F"/>
+    <w:rsid w:val="00656C83"/>
+    <w:rsid w:val="006701A4"/>
+    <w:rsid w:val="00693CA2"/>
+    <w:rsid w:val="006B57AF"/>
+    <w:rsid w:val="006C7F3D"/>
+    <w:rsid w:val="006D2840"/>
+    <w:rsid w:val="007046DD"/>
+    <w:rsid w:val="00817E17"/>
+    <w:rsid w:val="008F2914"/>
+    <w:rsid w:val="00977D2D"/>
+    <w:rsid w:val="009B4FF9"/>
+    <w:rsid w:val="009C4348"/>
+    <w:rsid w:val="009F48D1"/>
+    <w:rsid w:val="00A171FE"/>
+    <w:rsid w:val="00A64220"/>
+    <w:rsid w:val="00A71171"/>
+    <w:rsid w:val="00B021F7"/>
+    <w:rsid w:val="00B522E7"/>
+    <w:rsid w:val="00B56EDE"/>
+    <w:rsid w:val="00B77998"/>
+    <w:rsid w:val="00BC77DE"/>
+    <w:rsid w:val="00C63E18"/>
+    <w:rsid w:val="00C82E38"/>
+    <w:rsid w:val="00C96641"/>
+    <w:rsid w:val="00D27D43"/>
+    <w:rsid w:val="00D31EBA"/>
+    <w:rsid w:val="00D6240B"/>
+    <w:rsid w:val="00DC2EF8"/>
+    <w:rsid w:val="00DC4C45"/>
+    <w:rsid w:val="00E2192C"/>
+    <w:rsid w:val="00E876C3"/>
+    <w:rsid w:val="00EF4B88"/>
+    <w:rsid w:val="00EF4FCD"/>
+    <w:rsid w:val="00F74901"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="16BECD99"/>
-  <w15:docId w15:val="{C52EA81C-D945-4A70-9988-FF32DABAA9C7}"/>
+  <w14:docId w14:val="16CBE8D6"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{D77DADD5-488C-4F0C-A3CF-B433240CE243}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2870,1200 +2934,768 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="001F197B"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00696A61"/>
+    <w:rsid w:val="001F197B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240" w:after="0"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00696A61"/>
+    <w:rsid w:val="001F197B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40" w:after="0"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001F197B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EE1C36"/>
+    <w:rsid w:val="001F197B"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001F197B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001F197B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001F197B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001F197B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001F197B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-[...186 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00696A61"/>
+    <w:rsid w:val="001F197B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00696A61"/>
+    <w:rsid w:val="001F197B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001F197B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001F197B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001F197B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001F197B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001F197B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001F197B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001F197B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="001F197B"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="001F197B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="001F197B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="001F197B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="001F197B"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="001F197B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="006B437A"/>
+    <w:rsid w:val="001F197B"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="001F197B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="001F197B"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="001F197B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="001F197B"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001F197B"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001F197B"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
     <w:name w:val="List Paragraph Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="34"/>
-    <w:rsid w:val="00DB5983"/>
+    <w:rsid w:val="001F197B"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
-[...1 lines deleted...]
-    <w:rsid w:val="00DB5983"/>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00455057"/>
     <w:pPr>
-      <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-      <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...4 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...683 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accessdata.fda.gov/scripts/cdrh/cfdocs/cfpma/pma.cfm?id=P100014" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysolesta.com/important-safety-information" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mysolesta.com/important-safety-information" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -4174,83 +3806,412 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="6da26500-58df-4ab6-85e4-c835157d5e91">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d6dec330-14d7-499d-a76e-e0c5b8ed3cd1" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100ACB4B24365641449A92E19D0079D490D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="dbe12c8be9cb2b32e84ba16dbf8d3a01">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6da26500-58df-4ab6-85e4-c835157d5e91" xmlns:ns3="d6dec330-14d7-499d-a76e-e0c5b8ed3cd1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9a87c1bfa24d62f0b2ed4a6f1466b178" ns2:_="" ns3:_="">
+    <xsd:import namespace="6da26500-58df-4ab6-85e4-c835157d5e91"/>
+    <xsd:import namespace="d6dec330-14d7-499d-a76e-e0c5b8ed3cd1"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6da26500-58df-4ab6-85e4-c835157d5e91" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="15" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="18" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="19" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="23" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f94f6455-2e7a-42ed-804e-66c7398b921e" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d6dec330-14d7-499d-a76e-e0c5b8ed3cd1" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="21" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{288931e8-4b6f-431a-85da-c6460131dcfe}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d6dec330-14d7-499d-a76e-e0c5b8ed3cd1">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8DDE3DAA-0311-4FC0-9733-0F08378EE734}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C4129B4F-9190-4F2B-9632-26316F2E06A6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="6da26500-58df-4ab6-85e4-c835157d5e91"/>
+    <ds:schemaRef ds:uri="d6dec330-14d7-499d-a76e-e0c5b8ed3cd1"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1273F8A7-1780-4334-9E7A-7CF493FC3254}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="6da26500-58df-4ab6-85e4-c835157d5e91"/>
+    <ds:schemaRef ds:uri="d6dec330-14d7-499d-a76e-e0c5b8ed3cd1"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4C491E00-09ED-4BC6-BAC4-5389BB2F1CC2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>4770</Characters>
+  <Pages>3</Pages>
+  <Words>1133</Words>
+  <Characters>6459</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>39</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>53</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Windows User</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5595</CharactersWithSpaces>
+  <CharactersWithSpaces>7577</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>David Kunkel</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Truong, Kim</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100ACB4B24365641449A92E19D0079D490D</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>